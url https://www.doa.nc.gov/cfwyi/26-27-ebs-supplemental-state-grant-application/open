--- v0 (2026-03-31)
+++ v1 (2026-04-21)
@@ -1,61 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10224"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B76EEE" w14:paraId="5E424161" w14:textId="77777777" w:rsidTr="00B76EEE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4C51193E" w14:textId="77777777" w:rsidR="00B76EEE" w:rsidRDefault="00B76EEE" w:rsidP="00B76EEE">
             <w:pPr>
               <w:rPr>
@@ -500,63 +496,72 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00581750" w:rsidRPr="085B89EF">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F1398" w:rsidRPr="085B89EF">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">applicants will have 7 business days to </w:t>
       </w:r>
       <w:r w:rsidR="00551C31" w:rsidRPr="085B89EF">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">respond to </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D46FF6" w:rsidRPr="085B89EF">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidR="20A7FE52" w:rsidRPr="085B89EF">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DW&amp;Y</w:t>
+        <w:t xml:space="preserve"> DW</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="20A7FE52" w:rsidRPr="085B89EF">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>&amp;Y</w:t>
       </w:r>
       <w:r w:rsidR="006E7719" w:rsidRPr="085B89EF">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> requests pertaining to insufficient or missing information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D8DD308" w14:textId="77777777" w:rsidR="00971919" w:rsidRPr="00971919" w:rsidRDefault="00971919" w:rsidP="00971919">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00971919">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Please upload your application under the applicable program name: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E5A8E1" w14:textId="63501947" w:rsidR="00971919" w:rsidRPr="00971919" w:rsidRDefault="00971919" w:rsidP="00E442D2">
@@ -3475,58 +3480,74 @@
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">dministrative </w:t>
             </w:r>
             <w:r w:rsidR="00914BED" w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="0068381A" w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">pace in </w:t>
             </w:r>
             <w:r w:rsidR="00914BED" w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>the c</w:t>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00914BED" w:rsidRPr="00D77F82">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>c</w:t>
             </w:r>
             <w:r w:rsidR="0068381A" w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">ounty </w:t>
+              <w:t>ounty</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0068381A" w:rsidRPr="00D77F82">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00914BED" w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="0068381A" w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">here </w:t>
             </w:r>
             <w:r w:rsidR="00914BED" w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="0068381A" w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:sz w:val="21"/>
@@ -4336,67 +4357,131 @@
               <w:t>(DV applicants only)</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD7054">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A4FB5A9" w14:textId="4E23239C" w:rsidR="00742552" w:rsidRPr="00D77F82" w:rsidRDefault="00F56CCC" w:rsidP="00193BC7">
             <w:r w:rsidRPr="00CD7054">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">This is a count of shelter facilities </w:t>
             </w:r>
             <w:r w:rsidR="00195B49">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">managed and staffed by the applying agency and exist to </w:t>
-            </w:r>
+              <w:t xml:space="preserve">managed and staffed by the applying agency and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00195B49">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>exist</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00195B49">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CD7054">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>providing immediate housing to victims of domestic violence and their children This  includes only communal living spaces and other buildings owned or rented by the program. This number should not include safe homes</w:t>
+              <w:t>providing</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CD7054">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> immediate housing to victims of domestic violence and their children </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CD7054">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>This  includes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CD7054">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> only communal living spaces and other buildings owned or rented by the program. This number should not include safe </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CD7054">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>homes</w:t>
             </w:r>
             <w:r w:rsidR="00760F80">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">(such as </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00760F80">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">such as </w:t>
             </w:r>
             <w:r w:rsidR="00E300C5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>apartments</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD7054">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>, motels or shelter beds provided by other programs. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EF905C2" w14:textId="38FB817D" w:rsidR="00742552" w:rsidRPr="00481E9A" w:rsidRDefault="009F3529" w:rsidP="00941F6B">
             <w:pPr>
@@ -5036,85 +5121,127 @@
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="2935AD5C" w14:textId="7D5241DD" w:rsidR="00245F61" w:rsidRPr="0050564D" w:rsidRDefault="03436783" w:rsidP="20DC91D0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="511D643B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="6826BBC2" w:rsidRPr="511D643B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="5E8CB744" w:rsidRPr="511D643B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="511D643B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">, please </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please </w:t>
             </w:r>
             <w:r w:rsidR="3A4829CC" w:rsidRPr="511D643B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, describe your efforts to resolve those issues: </w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="3A4829CC" w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> describe your efforts to resolve </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="3A4829CC" w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>those</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="3A4829CC" w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> issues: </w:t>
             </w:r>
             <w:r w:rsidR="3A4829CC" w:rsidRPr="511D643B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C7F9B91" w14:textId="11B23B39" w:rsidR="00245F61" w:rsidRPr="0050564D" w:rsidRDefault="03436783" w:rsidP="20DC91D0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="20DC91D0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
@@ -5201,51 +5328,50 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AF1713C" w14:textId="17C5515E" w:rsidR="00245F61" w:rsidRPr="0050564D" w:rsidRDefault="00245F61" w:rsidP="20DC91D0">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54745666" w14:textId="76AA188A" w:rsidR="00245F61" w:rsidRPr="00231796" w:rsidRDefault="459B1549" w:rsidP="20DC91D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="511D643B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Note: This is just for the DW&amp;Y staff to know your challenges and how to support you. Answering </w:t>
             </w:r>
             <w:r w:rsidR="002B08E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">will </w:t>
             </w:r>
             <w:r w:rsidRPr="511D643B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> not</w:t>
             </w:r>
             <w:r w:rsidR="00231796">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5267,51 +5393,50 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F57747" w14:paraId="2ADAAB37" w14:textId="77777777" w:rsidTr="085B89EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71CECDC1" w14:textId="2DE479E7" w:rsidR="00F57747" w:rsidRPr="0077246C" w:rsidRDefault="00F57747" w:rsidP="00F57747">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0077246C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>How does your organization ensure that direct service providers (staff and volunteers) receive 20 hours of annual training on confidentiality, crisis intervention, and legal protection for survivors?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25B84FD0" w14:textId="00F5C0BE" w:rsidR="00F57747" w:rsidRPr="00D77F82" w:rsidRDefault="00F57747" w:rsidP="00F57747">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
@@ -6255,59 +6380,77 @@
       </w:r>
       <w:r w:rsidR="2DAA5A76" w:rsidRPr="424AC2C0">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BFE4FE5" w14:textId="0C9E8CC1" w:rsidR="008E5D3F" w:rsidRDefault="008E5D3F" w:rsidP="008E5D3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">If your organization received Year1 funding </w:t>
+        <w:t xml:space="preserve">If your organization received Year1 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">funding </w:t>
       </w:r>
       <w:r w:rsidR="00ED193E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and there have been no changes to your </w:t>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00ED193E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> there have been no changes to your </w:t>
       </w:r>
       <w:r w:rsidR="00F43322">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>services since the original FY 25-27 application, please indicate below.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10260" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2829"/>
         <w:gridCol w:w="7431"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C5CD9" w:rsidRPr="00D77F82" w14:paraId="756477B6" w14:textId="77777777" w:rsidTr="00696023">
         <w:trPr>
           <w:trHeight w:val="723"/>
         </w:trPr>
@@ -6469,51 +6612,69 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C5CD9" w:rsidRPr="00D77F82" w14:paraId="54C2FA6F" w14:textId="77777777" w:rsidTr="00696023">
         <w:trPr>
           <w:trHeight w:val="723"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2829" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08574AE7" w14:textId="722F27D0" w:rsidR="001C5CD9" w:rsidRPr="00C04390" w:rsidRDefault="001C5CD9" w:rsidP="006761DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>No Changes to DV Core Services ( Check if applicable)</w:t>
+              <w:t xml:space="preserve">No Changes to DV Core Services </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>( Check</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7431" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17E147C7" w14:textId="0619519B" w:rsidR="001C5CD9" w:rsidRPr="7E7BD67B" w:rsidRDefault="001C5CD9" w:rsidP="006761DA">
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -6584,51 +6745,69 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C7199">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">No Changes to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>SA</w:t>
             </w:r>
             <w:r w:rsidRPr="003C7199">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Core Services ( Check if applicable)</w:t>
+              <w:t xml:space="preserve"> Core Services </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003C7199">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>( Check</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003C7199">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7431" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CE1BB85" w14:textId="466B83C2" w:rsidR="001C5CD9" w:rsidRPr="7E7BD67B" w:rsidRDefault="001C5CD9" w:rsidP="006761DA">
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -7387,51 +7566,50 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0083501A" w:rsidRPr="00D77F82" w14:paraId="4A5FA1C9" w14:textId="77777777" w:rsidTr="00E07B3C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37B4B8B7" w14:textId="7E2A72F3" w:rsidR="0083501A" w:rsidRPr="00143413" w:rsidRDefault="0083501A" w:rsidP="0083501A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00143413">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Community Education </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Programs</w:t>
             </w:r>
             <w:r w:rsidRPr="00143413">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> (awareness and outreach)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B1F187A" w14:textId="77777777" w:rsidR="0083501A" w:rsidRPr="00D77F82" w:rsidRDefault="0083501A" w:rsidP="0083501A">
@@ -13902,51 +14080,50 @@
       <w:tr w:rsidR="00C248B8" w:rsidRPr="004B2206" w14:paraId="635D4C09" w14:textId="77777777" w:rsidTr="005966A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D43946E" w14:textId="77777777" w:rsidR="00C248B8" w:rsidRPr="004B2206" w:rsidRDefault="00C248B8" w:rsidP="00C248B8">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B2206">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Crisis Intervention Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74A207E4" w14:textId="77777777" w:rsidR="00C248B8" w:rsidRPr="004B2206" w:rsidRDefault="00C248B8" w:rsidP="00C248B8">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B2206">
               <w:rPr>
@@ -15184,51 +15361,69 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB1CAA" w:rsidRPr="00D77F82" w14:paraId="7551B89E" w14:textId="77777777" w:rsidTr="006761DA">
         <w:trPr>
           <w:trHeight w:val="723"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2829" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D9DFB32" w14:textId="77777777" w:rsidR="00DB1CAA" w:rsidRPr="00C04390" w:rsidRDefault="00DB1CAA" w:rsidP="006761DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>No Changes to DV Core Services ( Check if applicable)</w:t>
+              <w:t xml:space="preserve">No Changes to DV Core Services </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>( Check</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7431" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60BAB229" w14:textId="77777777" w:rsidR="00DB1CAA" w:rsidRPr="7E7BD67B" w:rsidRDefault="00DB1CAA" w:rsidP="006761DA">
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -15299,51 +15494,69 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C7199">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">No Changes to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>SA</w:t>
             </w:r>
             <w:r w:rsidRPr="003C7199">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Core Services ( Check if applicable)</w:t>
+              <w:t xml:space="preserve"> Core Services </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003C7199">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>( Check</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003C7199">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7431" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F188575" w14:textId="77777777" w:rsidR="00DB1CAA" w:rsidRPr="7E7BD67B" w:rsidRDefault="00DB1CAA" w:rsidP="006761DA">
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -17092,58 +17305,74 @@
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Coalitions</w:t>
       </w:r>
       <w:r w:rsidR="00A75A6E" w:rsidRPr="511D643B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="00CF358D" w:rsidRPr="511D643B">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">If your organization is determined to be eligible for </w:t>
       </w:r>
       <w:r w:rsidR="0D4C1F85" w:rsidRPr="511D643B">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">DW&amp;Y </w:t>
+        <w:t>DW&amp;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0D4C1F85" w:rsidRPr="511D643B">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Y </w:t>
       </w:r>
       <w:r w:rsidR="00CF358D" w:rsidRPr="511D643B">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> funding, the following will be areas of focus for monitoring and technical assistance throughout the </w:t>
+        <w:t xml:space="preserve"> funding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF358D" w:rsidRPr="511D643B">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the following will be areas of focus for monitoring and technical assistance throughout the </w:t>
       </w:r>
       <w:r w:rsidR="00F46B70" w:rsidRPr="511D643B">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>fiscal biennium</w:t>
       </w:r>
       <w:r w:rsidR="00CF358D" w:rsidRPr="511D643B">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10350" w:type="dxa"/>
         <w:tblInd w:w="-95" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4590"/>
@@ -17375,51 +17604,50 @@
       <w:tblGrid>
         <w:gridCol w:w="4574"/>
         <w:gridCol w:w="5735"/>
       </w:tblGrid>
       <w:tr w:rsidR="511D643B" w14:paraId="1F16F291" w14:textId="77777777" w:rsidTr="511D643B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="5B72CBC8" w14:textId="103F1705" w:rsidR="64C517B5" w:rsidRDefault="64C517B5" w:rsidP="511D643B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="511D643B">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Implementation Timeline</w:t>
             </w:r>
             <w:r w:rsidR="5B5E9BFD" w:rsidRPr="511D643B">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="511D643B">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> Potential Delays </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="02D1F7C5" w14:textId="1D37F43C" w:rsidR="511D643B" w:rsidRDefault="511D643B" w:rsidP="511D643B">
             <w:pPr>
@@ -17529,114 +17757,164 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>expected timeline.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31D2F719" w14:textId="74B0C43E" w:rsidR="511D643B" w:rsidRDefault="511D643B" w:rsidP="511D643B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E96E6E8" w14:textId="730C0906" w:rsidR="7FB507B1" w:rsidRDefault="7FB507B1" w:rsidP="511D643B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="511D643B">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Note: funds will be dis</w:t>
+              <w:t xml:space="preserve">Note: funds will be </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>dis</w:t>
             </w:r>
             <w:r w:rsidR="65E1175E" w:rsidRPr="511D643B">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">bursed </w:t>
             </w:r>
             <w:r w:rsidRPr="511D643B">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="7F49DEB3" w:rsidRPr="511D643B">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">on a </w:t>
+              <w:t>on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="7F49DEB3" w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="7F49DEB3" w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r w:rsidRPr="511D643B">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="31A78341" w:rsidRPr="511D643B">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>quarterly</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="511D643B">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="780FF9BA" w:rsidRPr="511D643B">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">basis </w:t>
             </w:r>
             <w:r w:rsidRPr="511D643B">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="4EEA1490" w:rsidRPr="511D643B">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>in accordance to the grant schedule.</w:t>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="4EEA1490" w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accordance </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="4EEA1490" w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="4EEA1490" w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the grant schedule.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="528E0571" w14:textId="417CA84E" w:rsidR="511D643B" w:rsidRDefault="004E35ED" w:rsidP="511D643B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -18014,51 +18292,67 @@
       </w:tr>
       <w:tr w:rsidR="00D065D1" w:rsidRPr="00D77F82" w14:paraId="74DAF5AB" w14:textId="77777777" w:rsidTr="511D643B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15DB1667" w14:textId="43A6267D" w:rsidR="00D065D1" w:rsidRPr="00EB06A3" w:rsidRDefault="07C61F8F" w:rsidP="00D065D1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="511D643B">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="1E19AF0B" w:rsidRPr="511D643B">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Describe the anticipated impact of this funding on your organizations ability  to provide services and support survivors</w:t>
+              <w:t xml:space="preserve"> Describe the anticipated impact of this funding on your organizations </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="1E19AF0B" w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ability  to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="1E19AF0B" w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> provide services and support survivors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10F7288A" w14:textId="4B429AA1" w:rsidR="00D065D1" w:rsidRPr="00D77F82" w:rsidRDefault="004E35ED" w:rsidP="00D065D1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -18156,70 +18450,79 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Statewide </w:t>
       </w:r>
       <w:r w:rsidR="00770088" w:rsidRPr="00F0765A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Coalitions Only</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00770088" w:rsidRPr="00770088">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D77F82">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Only NCCADV </w:t>
+        <w:t>Only</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D77F82">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NCCADV </w:t>
       </w:r>
       <w:r w:rsidR="00910A7A">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00D77F82">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> NCCASA should complete this section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6255282A" w14:textId="77777777" w:rsidR="00D41DC3" w:rsidRPr="00D77F82" w:rsidRDefault="00D41DC3" w:rsidP="00BF7777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -18506,51 +18809,115 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  Do you anticipate any delays in the beginning to use the awarded funds? If yes, please briefly describe the reason and expected timeline.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FB92A86" w14:textId="74B0C43E" w:rsidR="511D643B" w:rsidRDefault="511D643B" w:rsidP="511D643B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62358E9F" w14:textId="730C0906" w:rsidR="511D643B" w:rsidRDefault="511D643B" w:rsidP="511D643B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="511D643B">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Note: funds will be disbursed  on a  quarterly basis  in accordance to the grant schedule.</w:t>
+              <w:t xml:space="preserve">Note: funds will be </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>disbursed  on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>a  quarterly</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>basis  in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accordance </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the grant schedule.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09F84B45" w14:textId="10D0AA0D" w:rsidR="511D643B" w:rsidRDefault="004E35ED" w:rsidP="511D643B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -18926,51 +19293,67 @@
               <w:t>Applicant Responses</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="511D643B" w14:paraId="067E35CA" w14:textId="77777777" w:rsidTr="511D643B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50430A7B" w14:textId="2F90B40F" w:rsidR="511D643B" w:rsidRDefault="511D643B" w:rsidP="511D643B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="511D643B">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Describe the anticipated impact of this funding on your organizations </w:t>
+              <w:t xml:space="preserve">  Describe the anticipated impact of this funding on your </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>organizations</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="511D643B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FB3BDB" w:rsidRPr="511D643B">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ability to</w:t>
             </w:r>
             <w:r w:rsidRPr="511D643B">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> provide services and support survivors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2358CD41" w14:textId="2B6BB555" w:rsidR="511D643B" w:rsidRDefault="004E35ED" w:rsidP="511D643B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
@@ -19075,51 +19458,50 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00DBA40E" w14:textId="635134DF" w:rsidR="00EC1CB8" w:rsidRPr="00721608" w:rsidRDefault="00C0779F" w:rsidP="00EC1CB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3A05D9E7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Operating Budget and </w:t>
       </w:r>
       <w:r w:rsidR="00EA0370" w:rsidRPr="3A05D9E7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Program </w:t>
       </w:r>
       <w:r w:rsidR="00EC1CB8" w:rsidRPr="3A05D9E7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Funding Sources</w:t>
       </w:r>
       <w:r w:rsidR="00FC563D" w:rsidRPr="3A05D9E7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
@@ -19585,88 +19967,51 @@
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="3A05D9E7">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>-2</w:t>
             </w:r>
             <w:r w:rsidR="2BCDB2C9" w:rsidRPr="3A05D9E7">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="3A05D9E7">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Projected </w:t>
-[...36 lines deleted...]
-              <w:commentReference w:id="2"/>
+              <w:t xml:space="preserve"> Projected Amounts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00412BAC" w14:paraId="6B7DF500" w14:textId="28605057" w:rsidTr="3A05D9E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3A87C2C3" w14:textId="0C61AD64" w:rsidR="00412BAC" w:rsidRPr="00233E3E" w:rsidRDefault="00412BAC" w:rsidP="00233E3E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00233E3E">
               <w:rPr>
@@ -22744,83 +23089,50 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3A05D9E7" w14:paraId="4F74F259" w14:textId="77777777" w:rsidTr="3A05D9E7">
-[...31 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="0088320A" w14:paraId="7DB1B59F" w14:textId="77777777" w:rsidTr="3A05D9E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30C33936" w14:textId="77777777" w:rsidR="0088320A" w:rsidRDefault="0088320A" w:rsidP="00BE0F4F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Violence Against Women Act (VAWA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -23685,51 +23997,50 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0088320A" w14:paraId="2866C362" w14:textId="77777777" w:rsidTr="3A05D9E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5465A4FC" w14:textId="77777777" w:rsidR="0088320A" w:rsidRPr="00182119" w:rsidRDefault="0088320A" w:rsidP="00BE0F4F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>City Government</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A7728D8" w14:textId="77777777" w:rsidR="0088320A" w:rsidRDefault="0088320A" w:rsidP="00BE0F4F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C5F03">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>$</w:t>
@@ -26497,51 +26808,67 @@
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Organization has a documented set of internal controls, including the handling of cash and deposits, approval of spending, and disbursements</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E46CB5B" w14:textId="034DD34C" w:rsidR="00E10D3A" w:rsidRDefault="00E10D3A" w:rsidP="00E10D3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Organization has a policy identifying authorized check signers and the number of signatures required on checks in excess of specified dollar amounts</w:t>
+              <w:t xml:space="preserve">Organization has a policy identifying authorized check signers and the number of signatures required on checks </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D77F82">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>in excess of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D77F82">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> specified dollar amounts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>, and that otherwise ensures segregation of financial duties</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2282817D" w14:textId="77777777" w:rsidR="00F351D9" w:rsidRDefault="00F351D9" w:rsidP="00F5636A">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05A8257A" w14:textId="7502DCDB" w:rsidR="00F5636A" w:rsidRPr="00F5636A" w:rsidRDefault="00F5636A" w:rsidP="00F5636A">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
@@ -26557,51 +26884,67 @@
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>meet the following legal requirements?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25CDC1DE" w14:textId="2B2AC2DE" w:rsidR="00EC1CB8" w:rsidRDefault="00EC1CB8" w:rsidP="004D4CBD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Organization files form 990s on a timely basis</w:t>
+              <w:t xml:space="preserve">Organization files </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D77F82">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>form</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D77F82">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 990s on a timely basis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14934417" w14:textId="5162385C" w:rsidR="00791B4E" w:rsidRPr="00D77F82" w:rsidRDefault="00C0779F" w:rsidP="00685544">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>If a Level II recipient, organization complies with single audit requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27534,63 +27877,72 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11755123" w14:textId="04D2B62A" w:rsidR="00EC1CB8" w:rsidRPr="00D77F82" w:rsidRDefault="00EC1CB8" w:rsidP="003C433E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>If you answered no to any question in #</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009B0122">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>, above, provide an explanation</w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D77F82">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> above, provide an explanation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CB65D04" w14:textId="77777777" w:rsidR="00EC1CB8" w:rsidRPr="00D77F82" w:rsidRDefault="00EC1CB8" w:rsidP="003C433E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -28423,72 +28775,87 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC1CB8" w:rsidRPr="00D77F82" w14:paraId="10D27D16" w14:textId="77777777" w:rsidTr="511D643B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41E17884" w14:textId="6CC85C58" w:rsidR="00EC1CB8" w:rsidRPr="00D77F82" w:rsidRDefault="00B0241E" w:rsidP="003C433E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01D949AE" w14:textId="08ED87E6" w:rsidR="00EC1CB8" w:rsidRPr="00D77F82" w:rsidRDefault="00AB1DDD" w:rsidP="003C433E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Does your organization have a registered account for sales and use tax refunds with NC Department of Revenue?</w:t>
+              <w:t xml:space="preserve">Does your organization have a registered account for sales </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>and use</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tax refunds with NC Department of Revenue?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07EC5701" w14:textId="6752A034" w:rsidR="00EC1CB8" w:rsidRPr="00D77F82" w:rsidRDefault="00AB1DDD" w:rsidP="003C433E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -28611,63 +28978,95 @@
       <w:tr w:rsidR="00D2169D" w:rsidRPr="00D77F82" w14:paraId="010F5FCD" w14:textId="77777777" w:rsidTr="511D643B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60EF572B" w14:textId="6DD9637E" w:rsidR="00D2169D" w:rsidRDefault="005702C8" w:rsidP="003C433E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58EFF6B8" w14:textId="63653544" w:rsidR="00D2169D" w:rsidRPr="00D77F82" w:rsidRDefault="00D2169D" w:rsidP="003C433E">
+          <w:p w14:paraId="58EFF6B8" w14:textId="0260522C" w:rsidR="00D2169D" w:rsidRPr="00D77F82" w:rsidRDefault="00D2169D" w:rsidP="003C433E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>How often does the Board of Directors meet per the approved bylaws?</w:t>
+              <w:t xml:space="preserve">How often does the Board of Directors meet </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>per</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>approved bylaws</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="0003118C">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0003118C" w:rsidRPr="0003118C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="0003118C" w:rsidRPr="0003118C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Non-Profits Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29805,63 +30204,72 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68C0F12C" w14:textId="2C7BA8EE" w:rsidR="00EC1CB8" w:rsidRPr="00D77F82" w:rsidRDefault="00EC1CB8" w:rsidP="003C433E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>If you answered no to any question in #</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00ED76DC">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>, above, provide an explanation</w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D77F82">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> above, provide an explanation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CF1214A" w14:textId="77777777" w:rsidR="00EC1CB8" w:rsidRPr="00D77F82" w:rsidRDefault="00EC1CB8" w:rsidP="003C433E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -30808,52 +31216,61 @@
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Note: </w:t>
             </w:r>
             <w:r w:rsidR="00D329E7">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="00EC1CB8" w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>atch must be unique to each program and must be locally generated. Grants from state and federal sources cannot be used as match. Match may be cash or in-kind.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> If you need TA to understand types of match</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> If you need TA to understand types of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>match</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00A20860">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> please contact </w:t>
             </w:r>
             <w:r w:rsidR="00A20860">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">your assigned </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -31066,51 +31483,51 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> reporting (“A recipient or subrecipient that receives, holds, uses, or expends </w:t>
             </w:r>
             <w:r w:rsidR="007C5DAC">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>grants</w:t>
             </w:r>
             <w:r w:rsidRPr="0089415C">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> in an amount equal to or greater than </w:t>
             </w:r>
             <w:r w:rsidR="00E667F2" w:rsidRPr="00184017">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">the dollar amount requiring audit as listed in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidR="00E667F2" w:rsidRPr="00184017">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:t>2 CFR 200.501(a</w:t>
               </w:r>
               <w:r w:rsidRPr="00184017">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:t xml:space="preserve">) </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00184017">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>within its fiscal year</w:t>
             </w:r>
             <w:r w:rsidR="00AB1DDD" w:rsidRPr="0089415C">
@@ -31132,85 +31549,86 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> as of October 1, 2024</w:t>
             </w:r>
             <w:r w:rsidR="00385710">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00AB1DDD" w:rsidRPr="0089415C">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="260AEBA7" w14:textId="172086E0" w:rsidR="00DF4DE5" w:rsidRPr="00DF4DE5" w:rsidRDefault="00DF4DE5" w:rsidP="00DF4DE5">
+          <w:p w14:paraId="260AEBA7" w14:textId="2638C17E" w:rsidR="00DF4DE5" w:rsidRPr="00DF4DE5" w:rsidRDefault="00DF4DE5" w:rsidP="00DF4DE5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF4DE5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DF4DE5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00DF4DE5">
+            <w:r w:rsidR="00881B94" w:rsidRPr="00DF4DE5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00DF4DE5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00DF4DE5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00DF4DE5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -31379,51 +31797,50 @@
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="655DFA5F" w14:textId="49F097F9" w:rsidR="007A4702" w:rsidRPr="007A4702" w:rsidRDefault="007A4702" w:rsidP="00E922E6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Verification of Review of Grant Application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22FCBEF8" w14:textId="09FD36C7" w:rsidR="00964630" w:rsidRPr="00D77F82" w:rsidRDefault="00964630" w:rsidP="00964630">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="085B89EF">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">I, the </w:t>
       </w:r>
       <w:r w:rsidR="007A4702" w:rsidRPr="085B89EF">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">undersigned </w:t>
       </w:r>
       <w:r w:rsidR="00E53EF2" w:rsidRPr="085B89EF">
@@ -31444,58 +31861,74 @@
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="085B89EF">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>irector of the organization, certify that I have reviewed the information in this application and a</w:t>
       </w:r>
       <w:r w:rsidR="000335D7" w:rsidRPr="085B89EF">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ny</w:t>
       </w:r>
       <w:r w:rsidRPr="085B89EF">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> attachments thereto, and that it is accurate and current to the best of my knowledge. I further certify that the chair of the organization’s board of directors has reviewed and approved the information in this application and all attachments. Both I and the board chair understand that the issuance of grant funds is contingent on fulfilling all responsibilities outlined in the grantee profile and application, including compliance with the terms of all contract documents,  </w:t>
+        <w:t xml:space="preserve"> attachments thereto, and that it is accurate and current to the best of my knowledge. I further certify that the chair of the organization’s board of directors has reviewed and approved the information in this application and all attachments. Both I and the board chair understand that the issuance of grant funds is contingent on fulfilling all responsibilities outlined in the grantee profile and application, including compliance with the terms of all contract </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="085B89EF">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">documents,  </w:t>
       </w:r>
       <w:r w:rsidR="2829F83A" w:rsidRPr="085B89EF">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">DW&amp;Y </w:t>
+        <w:t>DW</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="2829F83A" w:rsidRPr="085B89EF">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp;Y </w:t>
       </w:r>
       <w:r w:rsidRPr="085B89EF">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">program and reporting guidelines, and state and federal laws. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4405"/>
         <w:gridCol w:w="5809"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E922E6" w:rsidRPr="00D77F82" w14:paraId="254C8063" w14:textId="77777777" w:rsidTr="00E922E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="656E928A" w14:textId="63E2230F" w:rsidR="00E922E6" w:rsidRPr="00D77F82" w:rsidRDefault="00E922E6" w:rsidP="004577EC">
@@ -31867,207 +32300,81 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D77F82">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="319B0432" w14:textId="77777777" w:rsidR="00964630" w:rsidRPr="00D77F82" w:rsidRDefault="00964630" w:rsidP="004577EC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00964630" w:rsidRPr="00D77F82" w:rsidSect="000B5822">
-      <w:footerReference w:type="default" r:id="rId18"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1296" w:right="1008" w:bottom="1008" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...124 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A753117" w14:textId="77777777" w:rsidR="00C6514C" w:rsidRDefault="00C6514C" w:rsidP="00BB4E45">
+    <w:p w14:paraId="653813D7" w14:textId="77777777" w:rsidR="001F704B" w:rsidRDefault="001F704B" w:rsidP="00BB4E45">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41DDAE5A" w14:textId="77777777" w:rsidR="00C6514C" w:rsidRDefault="00C6514C" w:rsidP="00BB4E45">
+    <w:p w14:paraId="3B20B6AE" w14:textId="77777777" w:rsidR="001F704B" w:rsidRDefault="001F704B" w:rsidP="00BB4E45">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0BF2185D" w14:textId="77777777" w:rsidR="00C6514C" w:rsidRDefault="00C6514C">
+    <w:p w14:paraId="1A3A5CBF" w14:textId="77777777" w:rsidR="001F704B" w:rsidRDefault="001F704B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -32397,65 +32704,65 @@
                   <w:p w14:paraId="6DAA052C" w14:textId="77777777" w:rsidR="00756E95" w:rsidRPr="000630FC" w:rsidRDefault="00756E95" w:rsidP="000630FC">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E9A9229" w14:textId="77777777" w:rsidR="00C6514C" w:rsidRDefault="00C6514C" w:rsidP="00BB4E45">
+    <w:p w14:paraId="3DD68314" w14:textId="77777777" w:rsidR="001F704B" w:rsidRDefault="001F704B" w:rsidP="00BB4E45">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3ED41793" w14:textId="77777777" w:rsidR="00C6514C" w:rsidRDefault="00C6514C" w:rsidP="00BB4E45">
+    <w:p w14:paraId="704CAE96" w14:textId="77777777" w:rsidR="001F704B" w:rsidRDefault="001F704B" w:rsidP="00BB4E45">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="35589754" w14:textId="77777777" w:rsidR="00C6514C" w:rsidRDefault="00C6514C">
+    <w:p w14:paraId="52E0504B" w14:textId="77777777" w:rsidR="001F704B" w:rsidRDefault="001F704B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="40A41215" w14:textId="1DA0A8F5" w:rsidR="000D7437" w:rsidRPr="00696023" w:rsidRDefault="7A84B185" w:rsidP="00006F05">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00696023">
       <w:rPr>
         <w:b/>
@@ -35012,67 +35319,58 @@
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1510293897">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1420516962">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1195507784">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1076973915">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="619646534">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1534994324">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1596203418">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Q3OoWfYfKBvZZHsy7oM6RNu2U9u9x5oDhTNlXA/G8VtWkXDQrjjWBJrb2DS39K7A6Qv5mMFDAV07xIInlvAeFA==" w:salt="gENCPO2SNpKZykZgied9cg=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="bSZnwcl8ez3sGyeQKSpCHM3G9VPDpxPWJnKBrMMQrSv5AnI8Xtq588DohVJbUp8mF6ezq2/D2O8tzDkTDjZvCw==" w:salt="VOPhUtYI8W1vovXlz07XqQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E84B74"/>
     <w:rsid w:val="00001259"/>
     <w:rsid w:val="00001D1F"/>
@@ -35207,80 +35505,80 @@
     <w:rsid w:val="00196ECA"/>
     <w:rsid w:val="001A1FD2"/>
     <w:rsid w:val="001A21DD"/>
     <w:rsid w:val="001A4FE3"/>
     <w:rsid w:val="001A51AE"/>
     <w:rsid w:val="001B5A67"/>
     <w:rsid w:val="001C5263"/>
     <w:rsid w:val="001C5CD9"/>
     <w:rsid w:val="001D01FC"/>
     <w:rsid w:val="001D1EF8"/>
     <w:rsid w:val="001D2C38"/>
     <w:rsid w:val="001D55A1"/>
     <w:rsid w:val="001D7331"/>
     <w:rsid w:val="001D7B8D"/>
     <w:rsid w:val="001D7C44"/>
     <w:rsid w:val="001E11AD"/>
     <w:rsid w:val="001E1578"/>
     <w:rsid w:val="001E1769"/>
     <w:rsid w:val="001E355F"/>
     <w:rsid w:val="001E363D"/>
     <w:rsid w:val="001E4137"/>
     <w:rsid w:val="001E703E"/>
     <w:rsid w:val="001F2F3C"/>
     <w:rsid w:val="001F43EE"/>
     <w:rsid w:val="001F62B8"/>
+    <w:rsid w:val="001F704B"/>
     <w:rsid w:val="001F798E"/>
     <w:rsid w:val="001F7E70"/>
     <w:rsid w:val="002007DF"/>
     <w:rsid w:val="00202A7B"/>
     <w:rsid w:val="002050BC"/>
     <w:rsid w:val="0020605E"/>
     <w:rsid w:val="0020606E"/>
     <w:rsid w:val="00206854"/>
     <w:rsid w:val="002106AA"/>
     <w:rsid w:val="00216777"/>
     <w:rsid w:val="00217BA9"/>
     <w:rsid w:val="00220D7B"/>
     <w:rsid w:val="00222AF6"/>
     <w:rsid w:val="00224429"/>
     <w:rsid w:val="00226567"/>
     <w:rsid w:val="00230453"/>
     <w:rsid w:val="00231796"/>
     <w:rsid w:val="00233E3E"/>
     <w:rsid w:val="002359FB"/>
     <w:rsid w:val="00236939"/>
     <w:rsid w:val="00240928"/>
     <w:rsid w:val="0024150D"/>
     <w:rsid w:val="00245F61"/>
     <w:rsid w:val="002504BF"/>
     <w:rsid w:val="00253178"/>
     <w:rsid w:val="0025779D"/>
     <w:rsid w:val="00260A64"/>
     <w:rsid w:val="002655A1"/>
     <w:rsid w:val="002671C3"/>
-    <w:rsid w:val="00267470"/>
     <w:rsid w:val="002678B0"/>
     <w:rsid w:val="00271DEF"/>
     <w:rsid w:val="002722A9"/>
     <w:rsid w:val="00272C59"/>
     <w:rsid w:val="00276039"/>
     <w:rsid w:val="00276093"/>
     <w:rsid w:val="0027636F"/>
     <w:rsid w:val="00276CEB"/>
     <w:rsid w:val="00277616"/>
     <w:rsid w:val="00280F3F"/>
     <w:rsid w:val="00281237"/>
     <w:rsid w:val="00282CB3"/>
     <w:rsid w:val="00283DC2"/>
     <w:rsid w:val="00285DD2"/>
     <w:rsid w:val="002876A2"/>
     <w:rsid w:val="00291898"/>
     <w:rsid w:val="002935D2"/>
     <w:rsid w:val="00293830"/>
     <w:rsid w:val="00295337"/>
     <w:rsid w:val="00295905"/>
     <w:rsid w:val="002A0A54"/>
     <w:rsid w:val="002A14E7"/>
     <w:rsid w:val="002A18F9"/>
     <w:rsid w:val="002A1D64"/>
     <w:rsid w:val="002A3B65"/>
@@ -35300,69 +35598,69 @@
     <w:rsid w:val="002D5FE2"/>
     <w:rsid w:val="002D68A3"/>
     <w:rsid w:val="002E0F67"/>
     <w:rsid w:val="002E128E"/>
     <w:rsid w:val="002E2FC2"/>
     <w:rsid w:val="002E36FC"/>
     <w:rsid w:val="002E3E2D"/>
     <w:rsid w:val="002E4ADC"/>
     <w:rsid w:val="002E5686"/>
     <w:rsid w:val="002F1758"/>
     <w:rsid w:val="002F5098"/>
     <w:rsid w:val="003037CE"/>
     <w:rsid w:val="0030491C"/>
     <w:rsid w:val="00304DEA"/>
     <w:rsid w:val="00304E95"/>
     <w:rsid w:val="003056EB"/>
     <w:rsid w:val="00306CB8"/>
     <w:rsid w:val="00307DE8"/>
     <w:rsid w:val="00310D1C"/>
     <w:rsid w:val="00313C55"/>
     <w:rsid w:val="00314C22"/>
     <w:rsid w:val="00316EA6"/>
     <w:rsid w:val="003171F6"/>
     <w:rsid w:val="003227D7"/>
     <w:rsid w:val="003234A3"/>
-    <w:rsid w:val="003240BC"/>
     <w:rsid w:val="003317B4"/>
     <w:rsid w:val="0033249B"/>
     <w:rsid w:val="00333803"/>
     <w:rsid w:val="00334673"/>
     <w:rsid w:val="00334815"/>
     <w:rsid w:val="0033610E"/>
     <w:rsid w:val="003361FC"/>
     <w:rsid w:val="00336A65"/>
     <w:rsid w:val="00337142"/>
     <w:rsid w:val="003372C5"/>
     <w:rsid w:val="00343B71"/>
     <w:rsid w:val="00346E43"/>
     <w:rsid w:val="003517F6"/>
     <w:rsid w:val="00351C4B"/>
     <w:rsid w:val="00351D43"/>
     <w:rsid w:val="003533AE"/>
     <w:rsid w:val="00353F27"/>
     <w:rsid w:val="003554E2"/>
+    <w:rsid w:val="00355C80"/>
     <w:rsid w:val="00357AAD"/>
     <w:rsid w:val="00363D59"/>
     <w:rsid w:val="003654C6"/>
     <w:rsid w:val="00365DD2"/>
     <w:rsid w:val="00366723"/>
     <w:rsid w:val="00370071"/>
     <w:rsid w:val="0037009D"/>
     <w:rsid w:val="00372437"/>
     <w:rsid w:val="00373AA8"/>
     <w:rsid w:val="00374A7C"/>
     <w:rsid w:val="0037524E"/>
     <w:rsid w:val="0037651C"/>
     <w:rsid w:val="00377554"/>
     <w:rsid w:val="00381AB2"/>
     <w:rsid w:val="00383BD1"/>
     <w:rsid w:val="00385710"/>
     <w:rsid w:val="00385FBA"/>
     <w:rsid w:val="00386BEB"/>
     <w:rsid w:val="00393567"/>
     <w:rsid w:val="003974BC"/>
     <w:rsid w:val="003A1A60"/>
     <w:rsid w:val="003A4933"/>
     <w:rsid w:val="003A6774"/>
     <w:rsid w:val="003B13F3"/>
     <w:rsid w:val="003B31C1"/>
@@ -35737,134 +36035,137 @@
     <w:rsid w:val="00832B99"/>
     <w:rsid w:val="0083434A"/>
     <w:rsid w:val="0083501A"/>
     <w:rsid w:val="00835F85"/>
     <w:rsid w:val="008363F9"/>
     <w:rsid w:val="00836901"/>
     <w:rsid w:val="00840D9D"/>
     <w:rsid w:val="0084173C"/>
     <w:rsid w:val="00842FEC"/>
     <w:rsid w:val="008456E6"/>
     <w:rsid w:val="00847A6F"/>
     <w:rsid w:val="00850208"/>
     <w:rsid w:val="0085156A"/>
     <w:rsid w:val="00857BE9"/>
     <w:rsid w:val="008618CB"/>
     <w:rsid w:val="0086196E"/>
     <w:rsid w:val="00861EE3"/>
     <w:rsid w:val="008671FF"/>
     <w:rsid w:val="0087361A"/>
     <w:rsid w:val="00873FCF"/>
     <w:rsid w:val="008742C4"/>
     <w:rsid w:val="008745A8"/>
     <w:rsid w:val="008745EB"/>
     <w:rsid w:val="00876736"/>
     <w:rsid w:val="00877FD7"/>
+    <w:rsid w:val="00881B94"/>
     <w:rsid w:val="00881D25"/>
     <w:rsid w:val="0088320A"/>
     <w:rsid w:val="00884F07"/>
-    <w:rsid w:val="00886B48"/>
     <w:rsid w:val="00890EFE"/>
     <w:rsid w:val="00891D4A"/>
     <w:rsid w:val="00892555"/>
     <w:rsid w:val="00892595"/>
     <w:rsid w:val="0089415C"/>
     <w:rsid w:val="00896357"/>
     <w:rsid w:val="0089C7BC"/>
     <w:rsid w:val="008A203F"/>
     <w:rsid w:val="008A62C3"/>
     <w:rsid w:val="008A731D"/>
     <w:rsid w:val="008B101C"/>
     <w:rsid w:val="008B112B"/>
     <w:rsid w:val="008B21D3"/>
     <w:rsid w:val="008B238E"/>
     <w:rsid w:val="008B52CC"/>
     <w:rsid w:val="008B6E53"/>
     <w:rsid w:val="008B6E83"/>
     <w:rsid w:val="008B7208"/>
     <w:rsid w:val="008C1C3B"/>
     <w:rsid w:val="008C41B6"/>
     <w:rsid w:val="008C4A61"/>
     <w:rsid w:val="008D0BBD"/>
     <w:rsid w:val="008D14CD"/>
     <w:rsid w:val="008D1E56"/>
     <w:rsid w:val="008D38E2"/>
     <w:rsid w:val="008D4773"/>
     <w:rsid w:val="008D4AD8"/>
     <w:rsid w:val="008E5D3F"/>
     <w:rsid w:val="008E6198"/>
     <w:rsid w:val="008E6F78"/>
     <w:rsid w:val="008F1CB1"/>
     <w:rsid w:val="008F2B19"/>
     <w:rsid w:val="008F4207"/>
     <w:rsid w:val="008F65A4"/>
     <w:rsid w:val="008F68B5"/>
     <w:rsid w:val="008F78B6"/>
     <w:rsid w:val="008F7988"/>
     <w:rsid w:val="009000CE"/>
     <w:rsid w:val="0090179A"/>
     <w:rsid w:val="009018AE"/>
     <w:rsid w:val="0090218A"/>
     <w:rsid w:val="00902827"/>
     <w:rsid w:val="00905D1B"/>
+    <w:rsid w:val="0090605D"/>
     <w:rsid w:val="00906443"/>
     <w:rsid w:val="00906D78"/>
     <w:rsid w:val="0090704C"/>
     <w:rsid w:val="0091077B"/>
     <w:rsid w:val="00910A7A"/>
     <w:rsid w:val="0091124A"/>
     <w:rsid w:val="00911C85"/>
     <w:rsid w:val="00911F82"/>
     <w:rsid w:val="00912C00"/>
     <w:rsid w:val="009140D1"/>
     <w:rsid w:val="00914BED"/>
     <w:rsid w:val="009150C7"/>
     <w:rsid w:val="009151E4"/>
+    <w:rsid w:val="0091572F"/>
     <w:rsid w:val="009157C9"/>
     <w:rsid w:val="00915973"/>
     <w:rsid w:val="00920874"/>
     <w:rsid w:val="00920D8A"/>
     <w:rsid w:val="009216B4"/>
     <w:rsid w:val="00921DBA"/>
     <w:rsid w:val="009229F5"/>
     <w:rsid w:val="00922A41"/>
     <w:rsid w:val="00924941"/>
     <w:rsid w:val="00924C7D"/>
     <w:rsid w:val="00925CBC"/>
     <w:rsid w:val="00926667"/>
     <w:rsid w:val="00934782"/>
     <w:rsid w:val="00936022"/>
     <w:rsid w:val="00936076"/>
     <w:rsid w:val="00937E2D"/>
     <w:rsid w:val="009415BE"/>
     <w:rsid w:val="00941F6B"/>
     <w:rsid w:val="009436F1"/>
     <w:rsid w:val="00945375"/>
     <w:rsid w:val="00945544"/>
     <w:rsid w:val="009476A0"/>
     <w:rsid w:val="009478EE"/>
     <w:rsid w:val="0095153E"/>
+    <w:rsid w:val="00951AA1"/>
     <w:rsid w:val="00952BDE"/>
     <w:rsid w:val="00953833"/>
     <w:rsid w:val="0095391E"/>
     <w:rsid w:val="00954D5E"/>
     <w:rsid w:val="009555FC"/>
     <w:rsid w:val="00956EF1"/>
     <w:rsid w:val="009570F2"/>
     <w:rsid w:val="00957533"/>
     <w:rsid w:val="00962359"/>
     <w:rsid w:val="00962A7D"/>
     <w:rsid w:val="009633EA"/>
     <w:rsid w:val="00964630"/>
     <w:rsid w:val="00964C37"/>
     <w:rsid w:val="00964E4E"/>
     <w:rsid w:val="009717E4"/>
     <w:rsid w:val="009718DA"/>
     <w:rsid w:val="00971919"/>
     <w:rsid w:val="00971EAD"/>
     <w:rsid w:val="009722C7"/>
     <w:rsid w:val="00973266"/>
     <w:rsid w:val="00974D28"/>
     <w:rsid w:val="00976E50"/>
     <w:rsid w:val="009815D7"/>
     <w:rsid w:val="009827D5"/>
     <w:rsid w:val="00982FD9"/>
@@ -35882,50 +36183,51 @@
     <w:rsid w:val="009A2703"/>
     <w:rsid w:val="009A5EFC"/>
     <w:rsid w:val="009A7027"/>
     <w:rsid w:val="009B0122"/>
     <w:rsid w:val="009B0EC3"/>
     <w:rsid w:val="009B1859"/>
     <w:rsid w:val="009B30AA"/>
     <w:rsid w:val="009B6301"/>
     <w:rsid w:val="009B7D0F"/>
     <w:rsid w:val="009C1020"/>
     <w:rsid w:val="009C3F73"/>
     <w:rsid w:val="009C5465"/>
     <w:rsid w:val="009C61B2"/>
     <w:rsid w:val="009C65E5"/>
     <w:rsid w:val="009C712E"/>
     <w:rsid w:val="009D223F"/>
     <w:rsid w:val="009D22FB"/>
     <w:rsid w:val="009D2809"/>
     <w:rsid w:val="009D3F10"/>
     <w:rsid w:val="009D48F2"/>
     <w:rsid w:val="009E0527"/>
     <w:rsid w:val="009E0C44"/>
     <w:rsid w:val="009E149A"/>
     <w:rsid w:val="009E1C2D"/>
     <w:rsid w:val="009E373D"/>
+    <w:rsid w:val="009E6E8E"/>
     <w:rsid w:val="009F1009"/>
     <w:rsid w:val="009F1359"/>
     <w:rsid w:val="009F1D59"/>
     <w:rsid w:val="009F3067"/>
     <w:rsid w:val="009F3529"/>
     <w:rsid w:val="009F3D89"/>
     <w:rsid w:val="009F4628"/>
     <w:rsid w:val="009F46D7"/>
     <w:rsid w:val="00A01CF9"/>
     <w:rsid w:val="00A0332E"/>
     <w:rsid w:val="00A04250"/>
     <w:rsid w:val="00A061A2"/>
     <w:rsid w:val="00A07F87"/>
     <w:rsid w:val="00A12577"/>
     <w:rsid w:val="00A15E7D"/>
     <w:rsid w:val="00A16BCF"/>
     <w:rsid w:val="00A17219"/>
     <w:rsid w:val="00A20860"/>
     <w:rsid w:val="00A212B2"/>
     <w:rsid w:val="00A216FE"/>
     <w:rsid w:val="00A24081"/>
     <w:rsid w:val="00A2562E"/>
     <w:rsid w:val="00A2688F"/>
     <w:rsid w:val="00A322EF"/>
     <w:rsid w:val="00A32700"/>
@@ -35948,50 +36250,51 @@
     <w:rsid w:val="00A77146"/>
     <w:rsid w:val="00A77388"/>
     <w:rsid w:val="00A825B8"/>
     <w:rsid w:val="00A851E5"/>
     <w:rsid w:val="00A86718"/>
     <w:rsid w:val="00A9323E"/>
     <w:rsid w:val="00A947AF"/>
     <w:rsid w:val="00A94BF9"/>
     <w:rsid w:val="00A953C0"/>
     <w:rsid w:val="00A95D87"/>
     <w:rsid w:val="00A9649A"/>
     <w:rsid w:val="00A96C82"/>
     <w:rsid w:val="00AA47B5"/>
     <w:rsid w:val="00AA6586"/>
     <w:rsid w:val="00AA6B11"/>
     <w:rsid w:val="00AA7041"/>
     <w:rsid w:val="00AA7D46"/>
     <w:rsid w:val="00AA7E3C"/>
     <w:rsid w:val="00AB0A49"/>
     <w:rsid w:val="00AB0AF7"/>
     <w:rsid w:val="00AB1DDD"/>
     <w:rsid w:val="00AB1F9D"/>
     <w:rsid w:val="00AB21F2"/>
     <w:rsid w:val="00AB2276"/>
     <w:rsid w:val="00AB3702"/>
+    <w:rsid w:val="00AB43DD"/>
     <w:rsid w:val="00AB5CAC"/>
     <w:rsid w:val="00AB616B"/>
     <w:rsid w:val="00AB79FB"/>
     <w:rsid w:val="00AB7F2B"/>
     <w:rsid w:val="00AC140B"/>
     <w:rsid w:val="00AC1CB7"/>
     <w:rsid w:val="00AC20B8"/>
     <w:rsid w:val="00AC2AF8"/>
     <w:rsid w:val="00AC2DF5"/>
     <w:rsid w:val="00AC328C"/>
     <w:rsid w:val="00AC717F"/>
     <w:rsid w:val="00AD21FD"/>
     <w:rsid w:val="00AD3137"/>
     <w:rsid w:val="00AD42B2"/>
     <w:rsid w:val="00AD4908"/>
     <w:rsid w:val="00AD5946"/>
     <w:rsid w:val="00AD78B1"/>
     <w:rsid w:val="00AE141A"/>
     <w:rsid w:val="00AE18F9"/>
     <w:rsid w:val="00AE21B9"/>
     <w:rsid w:val="00AE306A"/>
     <w:rsid w:val="00AE3A85"/>
     <w:rsid w:val="00AE5262"/>
     <w:rsid w:val="00AE5B31"/>
     <w:rsid w:val="00AE6C59"/>
@@ -36110,51 +36413,50 @@
     <w:rsid w:val="00C33F90"/>
     <w:rsid w:val="00C34963"/>
     <w:rsid w:val="00C366D8"/>
     <w:rsid w:val="00C40638"/>
     <w:rsid w:val="00C40A89"/>
     <w:rsid w:val="00C40BAB"/>
     <w:rsid w:val="00C40D6E"/>
     <w:rsid w:val="00C42CB8"/>
     <w:rsid w:val="00C42FF8"/>
     <w:rsid w:val="00C44191"/>
     <w:rsid w:val="00C4439C"/>
     <w:rsid w:val="00C45B9D"/>
     <w:rsid w:val="00C46F36"/>
     <w:rsid w:val="00C46FD2"/>
     <w:rsid w:val="00C506C6"/>
     <w:rsid w:val="00C518EC"/>
     <w:rsid w:val="00C51EE8"/>
     <w:rsid w:val="00C53E2C"/>
     <w:rsid w:val="00C552E3"/>
     <w:rsid w:val="00C55577"/>
     <w:rsid w:val="00C56544"/>
     <w:rsid w:val="00C56A09"/>
     <w:rsid w:val="00C57570"/>
     <w:rsid w:val="00C61E8C"/>
     <w:rsid w:val="00C633F8"/>
-    <w:rsid w:val="00C6514C"/>
     <w:rsid w:val="00C66BC8"/>
     <w:rsid w:val="00C673B2"/>
     <w:rsid w:val="00C67C6A"/>
     <w:rsid w:val="00C7008C"/>
     <w:rsid w:val="00C72123"/>
     <w:rsid w:val="00C730C3"/>
     <w:rsid w:val="00C75AAD"/>
     <w:rsid w:val="00C7608F"/>
     <w:rsid w:val="00C7679F"/>
     <w:rsid w:val="00C7688F"/>
     <w:rsid w:val="00C8494D"/>
     <w:rsid w:val="00C85856"/>
     <w:rsid w:val="00C862B1"/>
     <w:rsid w:val="00C87035"/>
     <w:rsid w:val="00C87CDF"/>
     <w:rsid w:val="00C90C91"/>
     <w:rsid w:val="00C9584F"/>
     <w:rsid w:val="00C96018"/>
     <w:rsid w:val="00C97EC0"/>
     <w:rsid w:val="00CA1E64"/>
     <w:rsid w:val="00CA4BE1"/>
     <w:rsid w:val="00CA6D03"/>
     <w:rsid w:val="00CB075B"/>
     <w:rsid w:val="00CB0E60"/>
     <w:rsid w:val="00CB0E6A"/>
@@ -36237,51 +36539,50 @@
     <w:rsid w:val="00D7645E"/>
     <w:rsid w:val="00D77E33"/>
     <w:rsid w:val="00D77F82"/>
     <w:rsid w:val="00D85733"/>
     <w:rsid w:val="00D860B6"/>
     <w:rsid w:val="00D86189"/>
     <w:rsid w:val="00D86ED9"/>
     <w:rsid w:val="00D87EEE"/>
     <w:rsid w:val="00D90546"/>
     <w:rsid w:val="00D93619"/>
     <w:rsid w:val="00D95ABC"/>
     <w:rsid w:val="00D95B16"/>
     <w:rsid w:val="00DA3B8E"/>
     <w:rsid w:val="00DA627E"/>
     <w:rsid w:val="00DA6D29"/>
     <w:rsid w:val="00DB1703"/>
     <w:rsid w:val="00DB1CAA"/>
     <w:rsid w:val="00DB1FAA"/>
     <w:rsid w:val="00DB35FB"/>
     <w:rsid w:val="00DB3DF0"/>
     <w:rsid w:val="00DB587E"/>
     <w:rsid w:val="00DC06D8"/>
     <w:rsid w:val="00DC5E46"/>
     <w:rsid w:val="00DC5F7B"/>
     <w:rsid w:val="00DC6E9D"/>
-    <w:rsid w:val="00DD39E9"/>
     <w:rsid w:val="00DD40C5"/>
     <w:rsid w:val="00DE0826"/>
     <w:rsid w:val="00DE1626"/>
     <w:rsid w:val="00DE4050"/>
     <w:rsid w:val="00DE46C2"/>
     <w:rsid w:val="00DE503C"/>
     <w:rsid w:val="00DE7839"/>
     <w:rsid w:val="00DE7932"/>
     <w:rsid w:val="00DF0E3E"/>
     <w:rsid w:val="00DF153F"/>
     <w:rsid w:val="00DF2965"/>
     <w:rsid w:val="00DF39D8"/>
     <w:rsid w:val="00DF4DE5"/>
     <w:rsid w:val="00DF5713"/>
     <w:rsid w:val="00DF5E71"/>
     <w:rsid w:val="00DF787B"/>
     <w:rsid w:val="00DF7D63"/>
     <w:rsid w:val="00E00BEF"/>
     <w:rsid w:val="00E01373"/>
     <w:rsid w:val="00E04BCB"/>
     <w:rsid w:val="00E0636D"/>
     <w:rsid w:val="00E07B3C"/>
     <w:rsid w:val="00E07B63"/>
     <w:rsid w:val="00E10B2A"/>
     <w:rsid w:val="00E10D3A"/>
@@ -38334,51 +38635,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2122339628">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="macintosh"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncadmin.nc.gov/media/14291/open" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fosbm.us3.list-manage.com%2Ftrack%2Fclick%3Fu%3Dfde1ef52b9e3518b7172f257e%26id%3D817b48b09a%26e%3Da0fbec2a64&amp;data=05%7C02%7Ccharnessa.ridley%40doa.nc.gov%7Ca7cc7dda11d34b29512e08dc9b8d2408%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638556277714209662%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=Wq%2BR6seHtCcZ6d3QFZT7vwzcU3EFJl4d8flCoZjDCK8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncadmin.nc.gov/media/14293/open" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fosbm.us3.list-manage.com%2Ftrack%2Fclick%3Fu%3Dfde1ef52b9e3518b7172f257e%26id%3D817b48b09a%26e%3Da0fbec2a64&amp;data=05%7C02%7Ccharnessa.ridley%40doa.nc.gov%7Ca7cc7dda11d34b29512e08dc9b8d2408%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638556277714209662%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=Wq%2BR6seHtCcZ6d3QFZT7vwzcU3EFJl4d8flCoZjDCK8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncadmin.nc.gov/media/14291/open" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncadmin.nc.gov/media/14293/open" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncadmin.nc.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncadmin.nc.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -38657,59 +38958,63 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008F3B4643AA312C43BBFC21F090C01C2A" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="991e8aa072da914702d25636df771a33">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f8141cf9-49fa-425a-b362-a013e27d3090" xmlns:ns3="a510ba2a-2924-4307-8bbf-14f7fba73504" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="967942e114349cc344613c9a1e48caed" ns2:_="" ns3:_="">
     <xsd:import namespace="f8141cf9-49fa-425a-b362-a013e27d3090"/>
     <xsd:import namespace="a510ba2a-2924-4307-8bbf-14f7fba73504"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -38906,133 +39211,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f8141cf9-49fa-425a-b362-a013e27d3090">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a510ba2a-2924-4307-8bbf-14f7fba73504" xsi:nil="true"/>
     <SharedWithUsers xmlns="a510ba2a-2924-4307-8bbf-14f7fba73504">
       <UserInfo>
         <DisplayName>Carman, Danielle M</DisplayName>
         <AccountId>50</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18AA523E-8979-41A2-9850-1CE55D6A2EBF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D7F1A20-9FAC-4D1D-8E9F-449C5B4E0BF1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53C7BE01-9B1F-42F2-BD78-A4F9E8B2863E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f8141cf9-49fa-425a-b362-a013e27d3090"/>
     <ds:schemaRef ds:uri="a510ba2a-2924-4307-8bbf-14f7fba73504"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BC16345-E34E-43F3-93C7-BF201643700A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f8141cf9-49fa-425a-b362-a013e27d3090"/>
     <ds:schemaRef ds:uri="a510ba2a-2924-4307-8bbf-14f7fba73504"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3920</Words>
-  <Characters>21053</Characters>
+  <Words>3726</Words>
+  <Characters>21241</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>877</Lines>
-  <Paragraphs>657</Paragraphs>
+  <Lines>177</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24316</CharactersWithSpaces>
+  <CharactersWithSpaces>24918</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Carman, Danielle M</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008F3B4643AA312C43BBFC21F090C01C2A</vt:lpwstr>